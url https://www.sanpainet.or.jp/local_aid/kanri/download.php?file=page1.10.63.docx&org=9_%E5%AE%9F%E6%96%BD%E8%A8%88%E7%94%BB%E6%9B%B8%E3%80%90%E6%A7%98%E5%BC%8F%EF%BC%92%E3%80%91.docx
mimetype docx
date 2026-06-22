--- v0 (2026-05-03)
+++ v1 (2026-06-22)
@@ -63,91 +63,98 @@
       </w:r>
       <w:r w:rsidR="008D7F69" w:rsidRPr="008D7F69">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐゴシック" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>資源循環加速化事業</w:t>
       </w:r>
       <w:r w:rsidR="005919B3" w:rsidRPr="00906C09">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
         </w:rPr>
         <w:t>実施計画書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7B1609E2" w14:textId="77777777" w:rsidR="005919B3" w:rsidRPr="00906C09" w:rsidRDefault="005919B3" w:rsidP="005919B3">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="22"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w14:paraId="17862E52" w14:textId="66806729" w:rsidR="005919B3" w:rsidRPr="00906C09" w:rsidRDefault="005919B3" w:rsidP="000B6231">
+    <w:p w14:paraId="17862E52" w14:textId="463A8434" w:rsidR="005919B3" w:rsidRPr="00906C09" w:rsidRDefault="005919B3" w:rsidP="000B6231">
       <w:pPr>
         <w:suppressAutoHyphens/>
         <w:wordWrap w:val="0"/>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:left="207" w:hangingChars="100" w:hanging="207"/>
         <w:jc w:val="left"/>
         <w:textAlignment w:val="baseline"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00906C09">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:kern w:val="0"/>
           <w:sz w:val="22"/>
         </w:rPr>
         <w:t>※</w:t>
       </w:r>
       <w:r w:rsidRPr="00906C09">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>事業の実施計画を策定する際は、計画している</w:t>
       </w:r>
       <w:r w:rsidR="00B667D6">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>再資源化困難物</w:t>
       </w:r>
       <w:r w:rsidRPr="00906C09">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>の種類・処理量、</w:t>
+      </w:r>
+      <w:r w:rsidR="00964BD7">
+        <w:rPr>
+          <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
+          <w:sz w:val="21"/>
+        </w:rPr>
+        <w:t>再生材の供給量、</w:t>
       </w:r>
       <w:r w:rsidR="008D7F69">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>資源循環</w:t>
       </w:r>
       <w:r w:rsidRPr="00906C09">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>効果等の根拠を明確にし、実現性の高い計画を策定すること。</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="023C113D" w14:textId="0BAEFFC3" w:rsidR="0053574E" w:rsidRDefault="005919B3" w:rsidP="0053574E">
       <w:pPr>
         <w:ind w:leftChars="100" w:left="227"/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="Courier New"/>
           <w:sz w:val="21"/>
           <w:szCs w:val="21"/>
         </w:rPr>
@@ -631,54 +638,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00AB5154">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="104"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>所在</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB5154">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:w w:val="104"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>地</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053574E" w:rsidRPr="00AB5154" w14:paraId="267FC98D" w14:textId="77777777" w:rsidTr="00B55502">
+      <w:tr w:rsidR="0053574E" w:rsidRPr="00AB5154" w14:paraId="267FC98D" w14:textId="77777777" w:rsidTr="00964BD7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="458"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="3BA8316F" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -928,54 +935,54 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="7BDC7585" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053574E" w:rsidRPr="00AB5154" w14:paraId="4C872848" w14:textId="77777777" w:rsidTr="00B55502">
+      <w:tr w:rsidR="0053574E" w:rsidRPr="00AB5154" w14:paraId="4C872848" w14:textId="77777777" w:rsidTr="00964BD7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="413"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="253AA635" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1282,54 +1289,54 @@
             </w:pPr>
             <w:r w:rsidRPr="00AB5154">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:spacing w:val="2"/>
                 <w:w w:val="103"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">備　　</w:t>
             </w:r>
             <w:r w:rsidRPr="00AB5154">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:w w:val="103"/>
                 <w:position w:val="-1"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>考</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053574E" w:rsidRPr="00AB5154" w14:paraId="0F92F3F1" w14:textId="77777777" w:rsidTr="00B55502">
+      <w:tr w:rsidR="0053574E" w:rsidRPr="00AB5154" w14:paraId="0F92F3F1" w14:textId="77777777" w:rsidTr="00964BD7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="401"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="56EBFC86" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -1582,54 +1589,54 @@
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3089" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="31793051" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053574E" w:rsidRPr="00AB5154" w14:paraId="60E34B6B" w14:textId="77777777" w:rsidTr="00B55502">
+      <w:tr w:rsidR="0053574E" w:rsidRPr="00AB5154" w14:paraId="60E34B6B" w14:textId="77777777" w:rsidTr="00964BD7">
         <w:trPr>
           <w:cantSplit/>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="411"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1698" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="465E7D42" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
@@ -3127,53 +3134,53 @@
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2453" w:type="dxa"/>
             <w:vMerge/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="2CE54846" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0053574E" w:rsidRPr="00AB5154" w14:paraId="2EE970FB" w14:textId="77777777" w:rsidTr="00B55502">
+      <w:tr w:rsidR="0053574E" w:rsidRPr="00AB5154" w14:paraId="2EE970FB" w14:textId="77777777" w:rsidTr="00964BD7">
         <w:trPr>
-          <w:trHeight w:val="20"/>
+          <w:trHeight w:val="563"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="9923" w:type="dxa"/>
             <w:gridSpan w:val="10"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
             <w:vAlign w:val="center"/>
           </w:tcPr>
           <w:p w14:paraId="26087E7E" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="17" w:right="-23"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5154">
               <w:rPr>
@@ -3199,551 +3206,295 @@
               <w:left w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:bottom w:val="single" w:sz="8" w:space="0" w:color="auto"/>
               <w:right w:val="single" w:sz="8" w:space="0" w:color="auto"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="4CA0126B" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="17" w:right="-23"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5154">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:w w:val="103"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>【目的】</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="33EF666B" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
+          <w:p w14:paraId="33EF666B" w14:textId="77777777" w:rsidR="0053574E" w:rsidRDefault="0053574E" w:rsidP="00366899">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="623B3CCB" w14:textId="77777777" w:rsidR="00964BD7" w:rsidRDefault="00964BD7" w:rsidP="00366899">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0699B126" w14:textId="77777777" w:rsidR="00964BD7" w:rsidRDefault="00964BD7" w:rsidP="00366899">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="63003019" w14:textId="77777777" w:rsidR="00964BD7" w:rsidRDefault="00964BD7" w:rsidP="00366899">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="1AC69913" w14:textId="77777777" w:rsidR="00964BD7" w:rsidRDefault="00964BD7" w:rsidP="00366899">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="53B3A255" w14:textId="77777777" w:rsidR="00964BD7" w:rsidRDefault="00964BD7" w:rsidP="00366899">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="7405D864" w14:textId="77777777" w:rsidR="00964BD7" w:rsidRDefault="00964BD7" w:rsidP="00366899">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2DF8C930" w14:textId="77777777" w:rsidR="00964BD7" w:rsidRDefault="00964BD7" w:rsidP="00366899">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="2441020C" w14:textId="77777777" w:rsidR="00964BD7" w:rsidRDefault="00964BD7" w:rsidP="00366899">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="0DFFC82E" w14:textId="77777777" w:rsidR="00964BD7" w:rsidRDefault="00964BD7" w:rsidP="00366899">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+          <w:p w14:paraId="65CB4848" w14:textId="77777777" w:rsidR="00964BD7" w:rsidRDefault="00964BD7" w:rsidP="00366899">
+            <w:pPr>
+              <w:spacing w:line="260" w:lineRule="exact"/>
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="0238DEA8" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="16" w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:w w:val="103"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5154">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:w w:val="103"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>【概要】</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="5AC286F5" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
+          <w:p w14:paraId="5AC286F5" w14:textId="12C88F77" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="50" w:left="315" w:rightChars="50" w:right="113" w:hangingChars="100" w:hanging="202"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5154">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:w w:val="103"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>＊　補助事業及び導入する設備等の概要（内容・規模等）を記入する（公募要領の実施計画書（２．導入を希望している設備）を参照に記入。）</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="73C03A1F" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
+              <w:t>＊　補助事業及び導入する設備等の概要（内容・規模等）を記入する。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="73C03A1F" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00964BD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
-              <w:ind w:firstLineChars="200" w:firstLine="393"/>
+              <w:ind w:firstLineChars="300" w:firstLine="590"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5154">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>導入設備 (設計図書・カタログ添付)</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="3082B54B" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
+          <w:p w14:paraId="053DA52A" w14:textId="6F39F3A7" w:rsidR="0053574E" w:rsidRDefault="0053574E" w:rsidP="00964BD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AB5154">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　・名称</w:t>
-[...31 lines deleted...]
-          <w:p w14:paraId="24BE3539" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
+              <w:t xml:space="preserve">　　</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="034E1DDB" w14:textId="77777777" w:rsidR="00964BD7" w:rsidRDefault="00964BD7" w:rsidP="00964BD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00AB5154">
-[...38 lines deleted...]
-          <w:p w14:paraId="6B9D328D" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
+          </w:p>
+          <w:p w14:paraId="46851B20" w14:textId="77777777" w:rsidR="00964BD7" w:rsidRDefault="00964BD7" w:rsidP="00964BD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
-                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
-[...83 lines deleted...]
-              <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">　　・</w:t>
-[...204 lines deleted...]
-            </w:r>
+            </w:pPr>
           </w:p>
           <w:p w14:paraId="28F5DF7A" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="16" w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="7B8B0D07" w14:textId="77777777" w:rsidR="0053574E" w:rsidRPr="00AB5154" w:rsidRDefault="0053574E" w:rsidP="00366899">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:left="16" w:right="-20"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
@@ -3783,50 +3534,51 @@
           </w:tcPr>
           <w:p w14:paraId="58D817D1" w14:textId="77777777" w:rsidR="005919B3" w:rsidRPr="00906C09" w:rsidRDefault="005919B3" w:rsidP="00BC62A8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:wordWrap w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>事業の方法、内容</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8029" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5DCE558C" w14:textId="649BEC13" w:rsidR="008D7F69" w:rsidRPr="00FB6569" w:rsidRDefault="008D7F69" w:rsidP="008D7F69">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="360" w:lineRule="exact"/>
               <w:jc w:val="left"/>
@@ -5125,50 +4877,51 @@
           <w:p w14:paraId="065FB092" w14:textId="76593E12" w:rsidR="008D7F69" w:rsidRPr="00906C09" w:rsidRDefault="008D7F69" w:rsidP="008D7F69">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00A46684">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>地域資源を活用した再生材を当該地域に再生材として供給し、製品製造等の原料としての調整状況</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8029" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="5423AE26" w14:textId="77777777" w:rsidR="008D7F69" w:rsidRPr="00A46684" w:rsidRDefault="008D7F69" w:rsidP="00C16B7D">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:ind w:left="197" w:hangingChars="100" w:hanging="197"/>
@@ -5388,88 +5141,50 @@
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="374D33F1" w14:textId="3B0322F5" w:rsidR="005919B3" w:rsidRPr="00906C09" w:rsidRDefault="005919B3" w:rsidP="00BC62A8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="0260D9B0" w14:textId="77777777" w:rsidR="00967CD5" w:rsidRPr="00906C09" w:rsidRDefault="00967CD5" w:rsidP="00BC62A8">
-[...36 lines deleted...]
-          </w:p>
           <w:p w14:paraId="077D2EFE" w14:textId="2FB211D4" w:rsidR="003E01F8" w:rsidRPr="00906C09" w:rsidRDefault="003E01F8" w:rsidP="00BC62A8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00906C09" w:rsidRPr="00906C09" w14:paraId="17E2F98C" w14:textId="77777777" w:rsidTr="00B55502">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
@@ -5481,403 +5196,378 @@
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="52" w:type="dxa"/>
             <w:right w:w="52" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1894" w:type="dxa"/>
             <w:gridSpan w:val="2"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
-          <w:p w14:paraId="25C85588" w14:textId="77777777" w:rsidR="005919B3" w:rsidRPr="00906C09" w:rsidRDefault="005919B3" w:rsidP="00BC62A8">
+          <w:p w14:paraId="25C85588" w14:textId="6E643AC0" w:rsidR="005919B3" w:rsidRPr="00906C09" w:rsidRDefault="00964BD7" w:rsidP="00BC62A8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-            <w:r w:rsidRPr="00906C09">
+            <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>事業の効果</w:t>
+              <w:t>資源循環</w:t>
+            </w:r>
+            <w:r w:rsidR="005919B3" w:rsidRPr="00906C09">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t>効果</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8029" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
-          <w:p w14:paraId="64BBADB2" w14:textId="33DF4929" w:rsidR="00AE4C1F" w:rsidRPr="00B55502" w:rsidRDefault="00AE4C1F" w:rsidP="00B55502">
-[...31 lines deleted...]
-          <w:p w14:paraId="0F037F33" w14:textId="401717CD" w:rsidR="00AE4C1F" w:rsidRPr="00AE4C1F" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
+          <w:p w14:paraId="64BBADB2" w14:textId="5DD2A43B" w:rsidR="00AE4C1F" w:rsidRPr="00964BD7" w:rsidRDefault="00AE4C1F" w:rsidP="00964BD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="00AE4C1F">
+                <w:szCs w:val="18"/>
+              </w:rPr>
+            </w:pPr>
+            <w:r w:rsidRPr="00964BD7">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
-                <w:szCs w:val="21"/>
-[...4 lines deleted...]
-          <w:p w14:paraId="143392D5" w14:textId="24F9721A" w:rsidR="00AE4C1F" w:rsidRPr="00AE4C1F" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
+                <w:szCs w:val="18"/>
+              </w:rPr>
+              <w:t>計算式、メーカー証明などの算定根拠資料等の数値の算定にあたって用いた根拠や係数、実績値等を引用した場合の出典を明記し、以下について算出すること。</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0F037F33" w14:textId="401717CD" w:rsidR="00AE4C1F" w:rsidRPr="00AE4C1F" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE4C1F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>②再生材の供給量</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="1994BDEA" w14:textId="41C6B3AF" w:rsidR="00AE4C1F" w:rsidRPr="00AE4C1F" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
+              <w:t>①再資源化困難物の回収量（施設への受入量を記載）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="143392D5" w14:textId="24F9721A" w:rsidR="00AE4C1F" w:rsidRPr="00AE4C1F" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE4C1F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>③設備の稼働計画・管理計画</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="7A4666E3" w14:textId="636A6E1B" w:rsidR="00AE4C1F" w:rsidRPr="00AE4C1F" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
+              <w:t>②再生材の供給量</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1994BDEA" w14:textId="41C6B3AF" w:rsidR="00AE4C1F" w:rsidRPr="00AE4C1F" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE4C1F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">　・処理能力、月間稼働日数、再生材製造量（計画）</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="79E60B19" w14:textId="4C74117C" w:rsidR="00AE4C1F" w:rsidRPr="00AE4C1F" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
+              <w:t>③設備の稼働計画・管理計画</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="7A4666E3" w14:textId="636A6E1B" w:rsidR="00AE4C1F" w:rsidRPr="00AE4C1F" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE4C1F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>④資源回収率に関する目標</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="0944A902" w14:textId="7C6C84AF" w:rsidR="00AE4C1F" w:rsidRPr="00AE4C1F" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
+              <w:t xml:space="preserve">　・処理能力、月間稼働日数、再生材製造量（計画）</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="79E60B19" w14:textId="4C74117C" w:rsidR="00AE4C1F" w:rsidRPr="00AE4C1F" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE4C1F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">　・再生材の供給量／再資源化困難物の回収量×100</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="2A146CFF" w14:textId="013200B2" w:rsidR="00AE4C1F" w:rsidRPr="00AE4C1F" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
+              <w:t>④資源回収率に関する目標</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="0944A902" w14:textId="7C6C84AF" w:rsidR="00AE4C1F" w:rsidRPr="00AE4C1F" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE4C1F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">　・稼働後１年目の目標、２年目以降の安定～増加目標</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="6CA6401C" w14:textId="118645C3" w:rsidR="00AE4C1F" w:rsidRPr="00AE4C1F" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
+              <w:t xml:space="preserve">　・再生材の供給量／再資源化困難物の回収量×100</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="2A146CFF" w14:textId="013200B2" w:rsidR="00AE4C1F" w:rsidRPr="00AE4C1F" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE4C1F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>⑤再生材の供給に関する目標</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="11861B46" w14:textId="737D756E" w:rsidR="005919B3" w:rsidRPr="00906C09" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
+              <w:t xml:space="preserve">　・稼働後１年目の目標、２年目以降の安定～増加目標</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="6CA6401C" w14:textId="118645C3" w:rsidR="00AE4C1F" w:rsidRPr="00AE4C1F" w:rsidRDefault="00AE4C1F" w:rsidP="00AE4C1F">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00AE4C1F">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t xml:space="preserve">　・稼働後１年目の目標、２年目以降の安定～増加目標</w:t>
-[...2 lines deleted...]
-          <w:p w14:paraId="60D1103D" w14:textId="2F5321D5" w:rsidR="005919B3" w:rsidRPr="008D7F69" w:rsidRDefault="005919B3" w:rsidP="00BC62A8">
+              <w:t>⑤再生材の供給に関する目標</w:t>
+            </w:r>
+          </w:p>
+          <w:p w14:paraId="1D63C756" w14:textId="001EE563" w:rsidR="00C543A1" w:rsidRPr="00906C09" w:rsidRDefault="00AE4C1F" w:rsidP="00964BD7">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
+            <w:r w:rsidRPr="00AE4C1F">
+              <w:rPr>
+                <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
+                <w:kern w:val="0"/>
+                <w:sz w:val="21"/>
+                <w:szCs w:val="21"/>
+              </w:rPr>
+              <w:t xml:space="preserve">　・稼働後１年目の目標、２年目以降の安定～増加目標</w:t>
+            </w:r>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00906C09" w:rsidRPr="00906C09" w14:paraId="782E0520" w14:textId="77777777" w:rsidTr="00B55502">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="52" w:type="dxa"/>
             <w:right w:w="52" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -6251,111 +5941,75 @@
               <w:spacing w:before="5" w:line="322" w:lineRule="atLeast"/>
               <w:ind w:leftChars="-14" w:left="263" w:rightChars="50" w:right="113" w:hangingChars="150" w:hanging="295"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">　</w:t>
             </w:r>
             <w:r w:rsidR="00CD2138" w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>（交付規程に規定する財産処分を制限する期間中毎年度実施）</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="027F4A1C" w14:textId="60E69870" w:rsidR="00D82AAE" w:rsidRPr="00906C09" w:rsidRDefault="000F2CE3" w:rsidP="00CD2138">
+          <w:p w14:paraId="28F7E9F2" w14:textId="436E9A77" w:rsidR="00C543A1" w:rsidRPr="00906C09" w:rsidRDefault="000F2CE3" w:rsidP="001823C8">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>３．施設の安全性に係るハード、ソフト面について具体的な実施内容を記入する。</w:t>
             </w:r>
-          </w:p>
-[...34 lines deleted...]
-            </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00906C09" w:rsidRPr="00906C09" w14:paraId="2B843DCF" w14:textId="77777777" w:rsidTr="00B55502">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
           </w:tblBorders>
           <w:tblCellMar>
             <w:left w:w="52" w:type="dxa"/>
             <w:right w:w="52" w:type="dxa"/>
           </w:tblCellMar>
           <w:tblLook w:val="0000" w:firstRow="0" w:lastRow="0" w:firstColumn="0" w:lastColumn="0" w:noHBand="0" w:noVBand="0"/>
         </w:tblPrEx>
         <w:trPr>
           <w:trHeight w:val="20"/>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -6466,68 +6120,50 @@
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>する。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10062999" w14:textId="4638B004" w:rsidR="009662AA" w:rsidRPr="00906C09" w:rsidRDefault="009662AA" w:rsidP="00CD2138">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="07C562D9" w14:textId="77777777" w:rsidR="00967CD5" w:rsidRPr="00906C09" w:rsidRDefault="00967CD5" w:rsidP="00CD2138">
-[...16 lines deleted...]
-          </w:p>
           <w:p w14:paraId="27FCE259" w14:textId="35E7932E" w:rsidR="001836A3" w:rsidRPr="00906C09" w:rsidRDefault="001836A3" w:rsidP="00CD2138">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00906C09" w:rsidRPr="00906C09" w14:paraId="7164332D" w14:textId="77777777" w:rsidTr="00B55502">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
           <w:tblBorders>
@@ -6563,61 +6199,51 @@
           <w:p w14:paraId="0A13B7EE" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00906C09" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>事業の波及効果・先</w:t>
-[...9 lines deleted...]
-              <w:t>進性</w:t>
+              <w:t>事業の波及効果・先進性</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="3183D1AB" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00906C09" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="290F6D68" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00906C09" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
@@ -6684,97 +6310,95 @@
           </w:tcPr>
           <w:p w14:paraId="2C4F5FD8" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00906C09" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>＊</w:t>
             </w:r>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve"> </w:t>
             </w:r>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>事業の波及効果及び先進性について記入する。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="73C968B3" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="009B0C62" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="009B0C62">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック" w:hint="eastAsia"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t xml:space="preserve">　＜波及性＞</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="10C2838E" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00906C09" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:ind w:leftChars="177" w:left="401" w:firstLineChars="4" w:firstLine="8"/>
               <w:rPr>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>経済性、維持管理など従来機器に比べ優れているなど他の事業者の取組の参考となることや他の事業者や関係者との連携につながることなどについて記入する。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="113DA10D" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00906C09" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:ind w:firstLineChars="100" w:firstLine="207"/>
               <w:rPr>
                 <w:sz w:val="22"/>
@@ -6801,61 +6425,50 @@
             </w:pPr>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>従来の技術・取組と比べて</w:t>
             </w:r>
             <w:r w:rsidR="004223B6">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>資源循環</w:t>
             </w:r>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="Times New Roman" w:hAnsi="Times New Roman" w:hint="eastAsia"/>
                 <w:sz w:val="22"/>
                 <w:szCs w:val="22"/>
               </w:rPr>
               <w:t>効果が高い、または機能向上が図られている、あるいは廃棄物・リサイクルに係る課題の解決に寄与することなどについて記入する。</w:t>
             </w:r>
-          </w:p>
-[...9 lines deleted...]
-            </w:pPr>
           </w:p>
           <w:p w14:paraId="71053F8F" w14:textId="261121A1" w:rsidR="00C543A1" w:rsidRPr="00906C09" w:rsidRDefault="00C543A1" w:rsidP="00E45225">
             <w:pPr>
               <w:spacing w:before="5" w:line="322" w:lineRule="atLeast"/>
               <w:ind w:leftChars="-14" w:left="263" w:rightChars="50" w:right="113" w:hangingChars="150" w:hanging="295"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00906C09" w:rsidRPr="00906C09" w14:paraId="06837730" w14:textId="77777777" w:rsidTr="00B55502">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -6883,50 +6496,51 @@
             <w:shd w:val="clear" w:color="auto" w:fill="F2F2F2"/>
           </w:tcPr>
           <w:p w14:paraId="2C0C4AA6" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00906C09" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>電子情報処理への対応</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8029" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="6E987B2C" w14:textId="47B890B6" w:rsidR="00E45225" w:rsidRPr="00196603" w:rsidRDefault="00E45225" w:rsidP="00196603">
             <w:pPr>
               <w:pStyle w:val="af3"/>
               <w:numPr>
                 <w:ilvl w:val="0"/>
                 <w:numId w:val="32"/>
               </w:numPr>
               <w:spacing w:before="5" w:line="322" w:lineRule="atLeast"/>
               <w:ind w:leftChars="0" w:rightChars="50" w:right="113"/>
               <w:rPr>
@@ -7616,77 +7230,77 @@
                 <w:w w:val="104"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>補助対象経費に係る自己負担額とは、様式３所要経費の欄の（４）の額　　と（</w:t>
             </w:r>
             <w:r w:rsidR="00847931">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:w w:val="104"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>８</w:t>
             </w:r>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:w w:val="104"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>）の額の差をいう。</w:t>
             </w:r>
           </w:p>
-          <w:p w14:paraId="03DCB978" w14:textId="4CECF6E0" w:rsidR="00E45225" w:rsidRPr="00906C09" w:rsidRDefault="00E45225" w:rsidP="00B85CCA">
+          <w:p w14:paraId="03DCB978" w14:textId="50D0B87B" w:rsidR="00E45225" w:rsidRPr="00906C09" w:rsidRDefault="00E45225" w:rsidP="00B85CCA">
             <w:pPr>
               <w:spacing w:line="260" w:lineRule="exact"/>
               <w:ind w:leftChars="190" w:left="1021" w:right="-20" w:hangingChars="300" w:hanging="590"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t xml:space="preserve">※２　</w:t>
             </w:r>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:w w:val="104"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:t>年間の利益増加額及びランニングコストの減少額とは、今回の総事業費のうち補助対象設備の部分に係る成果物の付加価値の向上による利益の増加額等や</w:t>
+              <w:t>年間の利益増加額及びランニングコストの減少額とは、今回の総事業費のうち補助対象設備の部分に係る成果物の利益増加額等や</w:t>
             </w:r>
             <w:r w:rsidR="00361328">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:w w:val="104"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>、</w:t>
             </w:r>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ Ｐ明朝" w:hint="eastAsia"/>
                 <w:w w:val="104"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
               <w:t>人件費等ランニングコストの減少が見込まれるものの年間の合計額をいう。</w:t>
             </w:r>
           </w:p>
           <w:p w14:paraId="4EA17973" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00906C09" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
@@ -7936,51 +7550,50 @@
           </w:tcPr>
           <w:p w14:paraId="6CF90FE9" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00906C09" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
-              <w:lastRenderedPageBreak/>
               <w:t>事業実施に関連する事項</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8029" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="29E443D9" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00906C09" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:ind w:left="16" w:right="-20"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
@@ -8216,62 +7829,50 @@
           </w:p>
           <w:p w14:paraId="67ECB70A" w14:textId="77777777" w:rsidR="005E7050" w:rsidRDefault="005E7050" w:rsidP="000B6231">
             <w:pPr>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:ind w:rightChars="50" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
           <w:p w14:paraId="77B27E68" w14:textId="77777777" w:rsidR="005E7050" w:rsidRDefault="005E7050" w:rsidP="000B6231">
             <w:pPr>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:ind w:rightChars="50" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
-          <w:p w14:paraId="771CE172" w14:textId="77777777" w:rsidR="005E7050" w:rsidRDefault="005E7050" w:rsidP="000B6231">
-[...10 lines deleted...]
-          </w:p>
           <w:p w14:paraId="1123F5A0" w14:textId="16402DFB" w:rsidR="005E7050" w:rsidRPr="00906C09" w:rsidRDefault="005E7050" w:rsidP="000B6231">
             <w:pPr>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:ind w:rightChars="50" w:right="113"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
       <w:tr w:rsidR="00906C09" w:rsidRPr="00906C09" w14:paraId="21CC0B80" w14:textId="77777777" w:rsidTr="00B55502">
         <w:tblPrEx>
           <w:jc w:val="center"/>
           <w:tblInd w:w="0" w:type="dxa"/>
           <w:tblBorders>
             <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
             <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
@@ -8300,50 +7901,51 @@
           </w:tcPr>
           <w:p w14:paraId="3657EF13" w14:textId="77777777" w:rsidR="00E45225" w:rsidRPr="00906C09" w:rsidRDefault="00E45225" w:rsidP="00E45225">
             <w:pPr>
               <w:suppressAutoHyphens/>
               <w:kinsoku w:val="0"/>
               <w:overflowPunct w:val="0"/>
               <w:autoSpaceDE w:val="0"/>
               <w:autoSpaceDN w:val="0"/>
               <w:adjustRightInd w:val="0"/>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:jc w:val="left"/>
               <w:textAlignment w:val="baseline"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
                 <w:kern w:val="0"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00906C09">
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ 明朝" w:hint="eastAsia"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
+              <w:lastRenderedPageBreak/>
               <w:t>事業実施スケジュール</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="8029" w:type="dxa"/>
             <w:gridSpan w:val="8"/>
             <w:tcBorders>
               <w:top w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:left w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:bottom w:val="single" w:sz="4" w:space="0" w:color="000000"/>
               <w:right w:val="single" w:sz="4" w:space="0" w:color="000000"/>
             </w:tcBorders>
           </w:tcPr>
           <w:p w14:paraId="667B752E" w14:textId="70868FE0" w:rsidR="00E45225" w:rsidRPr="00906C09" w:rsidRDefault="00E45225" w:rsidP="000B6231">
             <w:pPr>
               <w:spacing w:line="322" w:lineRule="atLeast"/>
               <w:ind w:leftChars="18" w:left="336" w:rightChars="50" w:right="113" w:hangingChars="150" w:hanging="295"/>
               <w:rPr>
                 <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
                 <w:sz w:val="21"/>
                 <w:szCs w:val="21"/>
               </w:rPr>
             </w:pPr>
@@ -9052,51 +8654,50 @@
         </w:rPr>
         <w:t>⑮</w:t>
       </w:r>
       <w:r w:rsidR="00BB2C3F" w:rsidRPr="002911BB">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　事業実施スケジュール（交付決定から製作、運搬、据付け、試運転調整、検収確認までの補助事業のスケジュール）</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="6D4FABAD" w14:textId="692A3611" w:rsidR="00BB2C3F" w:rsidRPr="008F3099" w:rsidRDefault="00184BEF" w:rsidP="00BB2C3F">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="300" w:left="1073" w:hangingChars="200" w:hanging="393"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
         <w:t>⑯</w:t>
       </w:r>
       <w:r w:rsidR="00BB2C3F" w:rsidRPr="008F3099">
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t xml:space="preserve">　暴力団排除に関する誓約書</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2479F8CC" w14:textId="13690D62" w:rsidR="00BB2C3F" w:rsidRDefault="00184BEF" w:rsidP="00BB2C3F">
       <w:pPr>
         <w:adjustRightInd w:val="0"/>
         <w:ind w:leftChars="300" w:left="1073" w:hangingChars="200" w:hanging="393"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:hint="eastAsia"/>
           <w:sz w:val="21"/>
         </w:rPr>
         <w:t>⑰</w:t>
@@ -9212,58 +8813,58 @@
       <w:pPr>
         <w:widowControl/>
         <w:jc w:val="left"/>
         <w:rPr>
           <w:rFonts w:ascii="ＭＳ 明朝" w:hAnsi="ＭＳ 明朝" w:cs="ＭＳ ゴシック"/>
           <w:kern w:val="0"/>
           <w:sz w:val="21"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00F97B01" w:rsidSect="00E15620">
       <w:footerReference w:type="even" r:id="rId8"/>
       <w:footerReference w:type="default" r:id="rId9"/>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1474" w:right="1418" w:bottom="1418" w:left="1418" w:header="851" w:footer="992" w:gutter="0"/>
       <w:cols w:space="425"/>
       <w:docGrid w:type="linesAndChars" w:linePitch="341" w:charSpace="-2714"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="173F8AD4" w14:textId="77777777" w:rsidR="0077676F" w:rsidRDefault="0077676F">
+    <w:p w14:paraId="36CC3406" w14:textId="77777777" w:rsidR="00AB5478" w:rsidRDefault="00AB5478">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="3615CBD7" w14:textId="77777777" w:rsidR="0077676F" w:rsidRDefault="0077676F">
+    <w:p w14:paraId="0C0BFF19" w14:textId="77777777" w:rsidR="00AB5478" w:rsidRDefault="00AB5478">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
 <w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="ＭＳ 明朝">
     <w:altName w:val="MS Mincho"/>
     <w:panose1 w:val="02020609040205080304"/>
     <w:charset w:val="80"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E00002FF" w:usb1="6AC7FDFB" w:usb2="08000012" w:usb3="00000000" w:csb0="0002009F" w:csb1="00000000"/>
   </w:font>
@@ -9408,58 +9009,58 @@
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="separate"/>
     </w:r>
     <w:r w:rsidR="00DE470E">
       <w:rPr>
         <w:rStyle w:val="a7"/>
         <w:noProof/>
       </w:rPr>
       <w:t>21</w:t>
     </w:r>
     <w:r>
       <w:rPr>
         <w:rStyle w:val="a7"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
   <w:p w14:paraId="2588CDE3" w14:textId="77777777" w:rsidR="00A97FE1" w:rsidRPr="00554023" w:rsidRDefault="00A97FE1" w:rsidP="00554023"/>
 </w:ftr>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
 <w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="59AE9D5C" w14:textId="77777777" w:rsidR="0077676F" w:rsidRDefault="0077676F">
+    <w:p w14:paraId="3CF49253" w14:textId="77777777" w:rsidR="00AB5478" w:rsidRDefault="00AB5478">
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="5EA21BE4" w14:textId="77777777" w:rsidR="0077676F" w:rsidRDefault="0077676F">
+    <w:p w14:paraId="0E48461A" w14:textId="77777777" w:rsidR="00AB5478" w:rsidRDefault="00AB5478">
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
 <w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="08443ECF"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="4B742D1A"/>
     <w:lvl w:ilvl="0" w:tplc="9CFACD20">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimalEnclosedCircle"/>
       <w:lvlText w:val="%1"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1040" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
         <w:color w:val="00B050"/>
@@ -14031,51 +13632,51 @@
   </w:num>
   <w:num w:numId="41" w16cid:durableId="604772798">
     <w:abstractNumId w:val="29"/>
   </w:num>
   <w:num w:numId="42" w16cid:durableId="216555550">
     <w:abstractNumId w:val="6"/>
   </w:num>
   <w:num w:numId="43" w16cid:durableId="1244799736">
     <w:abstractNumId w:val="33"/>
   </w:num>
   <w:num w:numId="44" w16cid:durableId="1693343171">
     <w:abstractNumId w:val="21"/>
   </w:num>
   <w:num w:numId="45" w16cid:durableId="1278876729">
     <w:abstractNumId w:val="2"/>
   </w:num>
   <w:num w:numId="46" w16cid:durableId="2130318709">
     <w:abstractNumId w:val="18"/>
   </w:num>
   <w:numIdMacAtCleanup w:val="13"/>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
 <w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
-  <w:zoom w:percent="100"/>
+  <w:zoom w:percent="108"/>
   <w:embedSystemFonts/>
   <w:bordersDoNotSurroundHeader/>
   <w:bordersDoNotSurroundFooter/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:stylePaneFormatFilter w:val="3F01" w:allStyles="1" w:customStyles="0" w:latentStyles="0" w:stylesInUse="0" w:headingStyles="0" w:numberingStyles="0" w:tableStyles="0" w:directFormattingOnRuns="1" w:directFormattingOnParagraphs="1" w:directFormattingOnNumbering="1" w:directFormattingOnTables="1" w:clearFormatting="1" w:top3HeadingStyles="1" w:visibleStyles="0" w:alternateStyleNames="0"/>
   <w:documentProtection w:edit="trackedChanges" w:enforcement="0"/>
   <w:defaultTabStop w:val="840"/>
   <w:drawingGridHorizontalSpacing w:val="227"/>
   <w:drawingGridVerticalSpacing w:val="341"/>
   <w:displayHorizontalDrawingGridEvery w:val="0"/>
   <w:characterSpacingControl w:val="compressPunctuation"/>
   <w:hdrShapeDefaults>
     <o:shapedefaults v:ext="edit" spidmax="2050">
       <v:textbox inset="5.85pt,.7pt,5.85pt,.7pt"/>
     </o:shapedefaults>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
@@ -14249,50 +13850,51 @@
     <w:rsid w:val="000D104F"/>
     <w:rsid w:val="000D3267"/>
     <w:rsid w:val="000D32A1"/>
     <w:rsid w:val="000D43F3"/>
     <w:rsid w:val="000D5A75"/>
     <w:rsid w:val="000D650D"/>
     <w:rsid w:val="000D69BA"/>
     <w:rsid w:val="000D79C7"/>
     <w:rsid w:val="000D7B18"/>
     <w:rsid w:val="000E1889"/>
     <w:rsid w:val="000E3020"/>
     <w:rsid w:val="000E3B54"/>
     <w:rsid w:val="000E4182"/>
     <w:rsid w:val="000E4936"/>
     <w:rsid w:val="000E4B6D"/>
     <w:rsid w:val="000E5BEF"/>
     <w:rsid w:val="000E6222"/>
     <w:rsid w:val="000E6B44"/>
     <w:rsid w:val="000E7E9E"/>
     <w:rsid w:val="000F05D5"/>
     <w:rsid w:val="000F0B91"/>
     <w:rsid w:val="000F163A"/>
     <w:rsid w:val="000F2742"/>
     <w:rsid w:val="000F2CE3"/>
     <w:rsid w:val="000F2D05"/>
+    <w:rsid w:val="000F31BB"/>
     <w:rsid w:val="000F38E8"/>
     <w:rsid w:val="000F4565"/>
     <w:rsid w:val="000F566D"/>
     <w:rsid w:val="000F617B"/>
     <w:rsid w:val="000F66D0"/>
     <w:rsid w:val="000F7CF1"/>
     <w:rsid w:val="0010044D"/>
     <w:rsid w:val="00100916"/>
     <w:rsid w:val="00100D9A"/>
     <w:rsid w:val="00100F2B"/>
     <w:rsid w:val="0010119D"/>
     <w:rsid w:val="0010187D"/>
     <w:rsid w:val="00101EF3"/>
     <w:rsid w:val="0010212C"/>
     <w:rsid w:val="001021B3"/>
     <w:rsid w:val="00102AFE"/>
     <w:rsid w:val="00103835"/>
     <w:rsid w:val="00104278"/>
     <w:rsid w:val="00104FC8"/>
     <w:rsid w:val="0010570B"/>
     <w:rsid w:val="00105AF9"/>
     <w:rsid w:val="00105C72"/>
     <w:rsid w:val="0010631D"/>
     <w:rsid w:val="00106E14"/>
     <w:rsid w:val="0010719C"/>
@@ -14353,50 +13955,51 @@
     <w:rsid w:val="00161E20"/>
     <w:rsid w:val="00163E0F"/>
     <w:rsid w:val="001646FA"/>
     <w:rsid w:val="00164A28"/>
     <w:rsid w:val="0016513E"/>
     <w:rsid w:val="00167518"/>
     <w:rsid w:val="00170313"/>
     <w:rsid w:val="00170998"/>
     <w:rsid w:val="001714FE"/>
     <w:rsid w:val="00171B02"/>
     <w:rsid w:val="001720B4"/>
     <w:rsid w:val="00172778"/>
     <w:rsid w:val="0017284B"/>
     <w:rsid w:val="00172B94"/>
     <w:rsid w:val="0017338B"/>
     <w:rsid w:val="001733A0"/>
     <w:rsid w:val="00173684"/>
     <w:rsid w:val="00173FB9"/>
     <w:rsid w:val="00174795"/>
     <w:rsid w:val="001756E4"/>
     <w:rsid w:val="001759A8"/>
     <w:rsid w:val="00175EE4"/>
     <w:rsid w:val="00176BFF"/>
     <w:rsid w:val="00176EDB"/>
     <w:rsid w:val="00181FD7"/>
+    <w:rsid w:val="001823C8"/>
     <w:rsid w:val="00182C40"/>
     <w:rsid w:val="001836A3"/>
     <w:rsid w:val="00183D1C"/>
     <w:rsid w:val="00184317"/>
     <w:rsid w:val="001844A3"/>
     <w:rsid w:val="00184BEF"/>
     <w:rsid w:val="00184F7C"/>
     <w:rsid w:val="0018563F"/>
     <w:rsid w:val="001862B6"/>
     <w:rsid w:val="00186A8E"/>
     <w:rsid w:val="001873B0"/>
     <w:rsid w:val="00190717"/>
     <w:rsid w:val="0019082D"/>
     <w:rsid w:val="00190B4B"/>
     <w:rsid w:val="00192F80"/>
     <w:rsid w:val="001934B6"/>
     <w:rsid w:val="0019382A"/>
     <w:rsid w:val="0019517C"/>
     <w:rsid w:val="00195B29"/>
     <w:rsid w:val="00195EA1"/>
     <w:rsid w:val="00196603"/>
     <w:rsid w:val="00196BAF"/>
     <w:rsid w:val="001979D8"/>
     <w:rsid w:val="00197A5A"/>
     <w:rsid w:val="00197FC9"/>
@@ -14854,50 +14457,51 @@
     <w:rsid w:val="003E0B9E"/>
     <w:rsid w:val="003E0EE7"/>
     <w:rsid w:val="003E1C9C"/>
     <w:rsid w:val="003E2228"/>
     <w:rsid w:val="003E2419"/>
     <w:rsid w:val="003E25CC"/>
     <w:rsid w:val="003E30CD"/>
     <w:rsid w:val="003E40FE"/>
     <w:rsid w:val="003E4FD5"/>
     <w:rsid w:val="003E53F1"/>
     <w:rsid w:val="003E5440"/>
     <w:rsid w:val="003E5998"/>
     <w:rsid w:val="003E61CB"/>
     <w:rsid w:val="003E7ACB"/>
     <w:rsid w:val="003E7C90"/>
     <w:rsid w:val="003F02D6"/>
     <w:rsid w:val="003F07BA"/>
     <w:rsid w:val="003F133E"/>
     <w:rsid w:val="003F2462"/>
     <w:rsid w:val="003F24C9"/>
     <w:rsid w:val="003F278B"/>
     <w:rsid w:val="003F2F0B"/>
     <w:rsid w:val="003F41DA"/>
     <w:rsid w:val="003F4312"/>
     <w:rsid w:val="003F467E"/>
+    <w:rsid w:val="003F468A"/>
     <w:rsid w:val="003F56EE"/>
     <w:rsid w:val="003F5AD1"/>
     <w:rsid w:val="003F6B4E"/>
     <w:rsid w:val="00401106"/>
     <w:rsid w:val="00402B5F"/>
     <w:rsid w:val="0040395D"/>
     <w:rsid w:val="00403FAA"/>
     <w:rsid w:val="004041FC"/>
     <w:rsid w:val="0040513D"/>
     <w:rsid w:val="00405700"/>
     <w:rsid w:val="00405E46"/>
     <w:rsid w:val="00406D9F"/>
     <w:rsid w:val="004106BA"/>
     <w:rsid w:val="00410747"/>
     <w:rsid w:val="00410FD2"/>
     <w:rsid w:val="004117AD"/>
     <w:rsid w:val="00412A1C"/>
     <w:rsid w:val="00414405"/>
     <w:rsid w:val="00414533"/>
     <w:rsid w:val="00414544"/>
     <w:rsid w:val="00416334"/>
     <w:rsid w:val="004163D3"/>
     <w:rsid w:val="004174FE"/>
     <w:rsid w:val="00417EF2"/>
     <w:rsid w:val="004203D9"/>
@@ -15945,50 +15549,51 @@
     <w:rsid w:val="009410DA"/>
     <w:rsid w:val="00941880"/>
     <w:rsid w:val="0094308D"/>
     <w:rsid w:val="0094376E"/>
     <w:rsid w:val="00943E77"/>
     <w:rsid w:val="00943FA7"/>
     <w:rsid w:val="009441D8"/>
     <w:rsid w:val="00944A3C"/>
     <w:rsid w:val="00946214"/>
     <w:rsid w:val="009466FC"/>
     <w:rsid w:val="00946985"/>
     <w:rsid w:val="00950973"/>
     <w:rsid w:val="0095365E"/>
     <w:rsid w:val="00954B0C"/>
     <w:rsid w:val="00955751"/>
     <w:rsid w:val="00957736"/>
     <w:rsid w:val="00957A9E"/>
     <w:rsid w:val="00957B85"/>
     <w:rsid w:val="009603C5"/>
     <w:rsid w:val="00960FF0"/>
     <w:rsid w:val="009618AA"/>
     <w:rsid w:val="00962BCB"/>
     <w:rsid w:val="00963107"/>
     <w:rsid w:val="00963D6C"/>
     <w:rsid w:val="00964328"/>
+    <w:rsid w:val="00964BD7"/>
     <w:rsid w:val="009657C0"/>
     <w:rsid w:val="00965B42"/>
     <w:rsid w:val="00965B9A"/>
     <w:rsid w:val="00966130"/>
     <w:rsid w:val="009662AA"/>
     <w:rsid w:val="00966334"/>
     <w:rsid w:val="00967CD5"/>
     <w:rsid w:val="00970BBD"/>
     <w:rsid w:val="009710A5"/>
     <w:rsid w:val="0097183A"/>
     <w:rsid w:val="00972A6C"/>
     <w:rsid w:val="00972DCC"/>
     <w:rsid w:val="00972EC7"/>
     <w:rsid w:val="00972ECF"/>
     <w:rsid w:val="009735F0"/>
     <w:rsid w:val="00973C1D"/>
     <w:rsid w:val="00973FB8"/>
     <w:rsid w:val="00974E20"/>
     <w:rsid w:val="009754DE"/>
     <w:rsid w:val="00975DE2"/>
     <w:rsid w:val="009761D1"/>
     <w:rsid w:val="00976654"/>
     <w:rsid w:val="00976D18"/>
     <w:rsid w:val="00976FF3"/>
     <w:rsid w:val="00977601"/>
@@ -16198,50 +15803,51 @@
     <w:rsid w:val="00A96DD0"/>
     <w:rsid w:val="00A97A31"/>
     <w:rsid w:val="00A97C60"/>
     <w:rsid w:val="00A97FE1"/>
     <w:rsid w:val="00AA0037"/>
     <w:rsid w:val="00AA01D5"/>
     <w:rsid w:val="00AA034C"/>
     <w:rsid w:val="00AA04A6"/>
     <w:rsid w:val="00AA0FD9"/>
     <w:rsid w:val="00AA100F"/>
     <w:rsid w:val="00AA241A"/>
     <w:rsid w:val="00AA3CA4"/>
     <w:rsid w:val="00AA48CD"/>
     <w:rsid w:val="00AA611E"/>
     <w:rsid w:val="00AA63E1"/>
     <w:rsid w:val="00AA70EF"/>
     <w:rsid w:val="00AA70F4"/>
     <w:rsid w:val="00AA726C"/>
     <w:rsid w:val="00AB1791"/>
     <w:rsid w:val="00AB2070"/>
     <w:rsid w:val="00AB2570"/>
     <w:rsid w:val="00AB2E31"/>
     <w:rsid w:val="00AB4259"/>
     <w:rsid w:val="00AB46C0"/>
     <w:rsid w:val="00AB4718"/>
+    <w:rsid w:val="00AB5478"/>
     <w:rsid w:val="00AB56F1"/>
     <w:rsid w:val="00AB5FB3"/>
     <w:rsid w:val="00AB7224"/>
     <w:rsid w:val="00AC120B"/>
     <w:rsid w:val="00AC1734"/>
     <w:rsid w:val="00AC1F62"/>
     <w:rsid w:val="00AC2D63"/>
     <w:rsid w:val="00AC319B"/>
     <w:rsid w:val="00AC5FE6"/>
     <w:rsid w:val="00AC6D79"/>
     <w:rsid w:val="00AC6F23"/>
     <w:rsid w:val="00AC7C02"/>
     <w:rsid w:val="00AD0A1E"/>
     <w:rsid w:val="00AD1C97"/>
     <w:rsid w:val="00AD1EBD"/>
     <w:rsid w:val="00AD36AC"/>
     <w:rsid w:val="00AD4ADD"/>
     <w:rsid w:val="00AD4C0A"/>
     <w:rsid w:val="00AD4D86"/>
     <w:rsid w:val="00AD5B47"/>
     <w:rsid w:val="00AD5B85"/>
     <w:rsid w:val="00AD5C5E"/>
     <w:rsid w:val="00AD60C3"/>
     <w:rsid w:val="00AD638A"/>
     <w:rsid w:val="00AD6647"/>
@@ -18556,83 +18162,83 @@
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APA.XSL" StyleName="APA"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{622AF5AF-11D7-4DBD-8551-171202D508E1}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal</Template>
   <TotalTime></TotalTime>
-  <Pages>6</Pages>
-[...1 lines deleted...]
-  <Characters>3643</Characters>
+  <Pages>5</Pages>
+  <Words>1999</Words>
+  <Characters>2020</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>30</Lines>
-  <Paragraphs>8</Paragraphs>
+  <Lines>183</Lines>
+  <Paragraphs>154</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="4" baseType="variant">
       <vt:variant>
         <vt:lpstr>タイトル</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="2" baseType="lpstr">
-      <vt:lpstr>令和５年度地産地消型資源循環加速化事業（公募要領）</vt:lpstr>
+      <vt:lpstr>令和７年度（補正予算）地域資源の徹底活用に向けた資源循環加速化事業（公募要領）</vt:lpstr>
       <vt:lpstr>平成１６年度二酸化炭素排出抑制対策事業費等補助金による事業の募集について（公募要領）</vt:lpstr>
     </vt:vector>
   </TitlesOfParts>
   <Company>環境省</Company>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>4273</CharactersWithSpaces>
+  <CharactersWithSpaces>3865</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HLinks>
     <vt:vector size="6" baseType="variant">
       <vt:variant>
         <vt:i4>262185</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>0</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:i4>5</vt:i4>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr>http://www.env.go.jp/earth/ondanka/biz_local.html</vt:lpwstr>
       </vt:variant>
       <vt:variant>
         <vt:lpwstr/>
       </vt:variant>
     </vt:vector>
   </HLinks>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>